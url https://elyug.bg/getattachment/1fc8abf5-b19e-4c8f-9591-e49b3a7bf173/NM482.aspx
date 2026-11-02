--- v0 (2026-10-12)
+++ v1 (2026-11-02)
@@ -7,68 +7,68 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bgmatee\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EB7AD194-04A8-4599-A17D-645D634ACBAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6BCA2766-786B-4E75-955E-1F0F28E17A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="5tN46JI/uflW9SCLn8RoWPeU52KYpuToLEGjd5traAtuoCGskNOH6nNJybMnUSp5NkABFCUi+yQd6Kp3aMq+1A==" workbookSaltValue="h0XYNC3vp+ZSOeEpJXoNhQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FA168E19-B1BA-420E-B410-5B17DECF53F8}"/>
+    <workbookView xWindow="1125" yWindow="1125" windowWidth="21600" windowHeight="12645" xr2:uid="{FA168E19-B1BA-420E-B410-5B17DECF53F8}"/>
   </bookViews>
   <sheets>
     <sheet name="BG" sheetId="1" r:id="rId1"/>
     <sheet name="Лист1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">BG!$A$1:$Q$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">BG!$A$1:$R$48</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D17" i="2" l="1"/>
   <c r="E3" i="2"/>
@@ -311,51 +311,51 @@
     <t>NR 46</t>
   </si>
   <si>
     <t>YA</t>
   </si>
   <si>
     <t>Пловдив - Асеновград</t>
   </si>
   <si>
     <t>Карлово - Казанлък</t>
   </si>
   <si>
     <t>NR 11 Пловдив - Асеновград; NR 15 Пловдив Северозапад; NR 17 Смолян; NR 21 Кърджали; NR 24 Пазарджик; NR 30 Хасково; NR 36 Бургас юг; NR 38 Бургас север; NR 39 Стара Загора; NR 42 Карлово - Казанлък; NR 44 Сливен; NR 46 Ямбол</t>
   </si>
   <si>
     <t xml:space="preserve"> Мощност на ВЕИ за собств. потребление без връщане </t>
   </si>
   <si>
     <t xml:space="preserve"> Мощност на ССЕЕ за собствено потребление без връщане </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Frutiger Next for EVN Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Frutiger Next for EVN Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Frutiger Next for EVN Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Frutiger Next for EVN Light"/>
@@ -1124,124 +1124,124 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...58 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.wmf"/></Relationships>
@@ -1740,279 +1740,279 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FED14A97-44DC-4FBE-8354-8A4AD0FDADCC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A44" sqref="A44:A48"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="Q55" sqref="Q55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2" style="2" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="36.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="22.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12" style="2" customWidth="1"/>
     <col min="14" max="15" width="12" style="15" customWidth="1"/>
     <col min="16" max="18" width="21.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="2" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="64.900000000000006" customHeight="1">
+    <row r="1" spans="1:18" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
     </row>
-    <row r="2" spans="1:18" ht="32.25" customHeight="1">
+    <row r="2" spans="1:18" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="87"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:18" ht="21" customHeight="1">
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+    </row>
+    <row r="3" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="23"/>
       <c r="C3" s="11"/>
-      <c r="D3" s="88" t="s">
+      <c r="D3" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="88"/>
-[...7 lines deleted...]
-      <c r="M3" s="88"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
       <c r="N3" s="68"/>
       <c r="O3" s="68"/>
       <c r="P3" s="11"/>
       <c r="R3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="21" customHeight="1">
-      <c r="A4" s="89" t="s">
+    <row r="4" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="89"/>
-[...3 lines deleted...]
-      <c r="F4" s="89"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="31"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="29"/>
       <c r="N4" s="69"/>
       <c r="O4" s="69"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="14"/>
     </row>
-    <row r="5" spans="1:18" ht="27" customHeight="1">
+    <row r="5" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="30"/>
       <c r="C5" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="90" t="s">
+      <c r="D5" s="108" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="90"/>
-[...13 lines deleted...]
-    <row r="6" spans="1:18" ht="27" customHeight="1">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108"/>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
+    </row>
+    <row r="6" spans="1:18" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="30"/>
       <c r="C6" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="89" t="s">
+      <c r="D6" s="87" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="89"/>
-      <c r="F6" s="89"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
       <c r="G6" s="30"/>
       <c r="H6" s="28"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="28"/>
       <c r="L6" s="23"/>
       <c r="M6" s="32"/>
       <c r="N6" s="70"/>
       <c r="O6" s="70"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="33"/>
     </row>
-    <row r="7" spans="1:18" ht="27" customHeight="1" thickBot="1">
+    <row r="7" spans="1:18" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B7" s="30"/>
       <c r="C7" s="28"/>
-      <c r="D7" s="89" t="s">
+      <c r="D7" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="89"/>
-      <c r="F7" s="89"/>
+      <c r="E7" s="87"/>
+      <c r="F7" s="87"/>
       <c r="G7" s="30"/>
       <c r="H7" s="28"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="28"/>
       <c r="L7" s="23"/>
       <c r="M7" s="28" t="s">
         <v>16</v>
       </c>
       <c r="N7" s="71"/>
       <c r="O7" s="71"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="33"/>
     </row>
-    <row r="8" spans="1:18" ht="13.5" customHeight="1">
-      <c r="B8" s="99" t="s">
+    <row r="8" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="100"/>
-[...9 lines deleted...]
-      <c r="M8" s="100"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="98"/>
+      <c r="M8" s="98"/>
       <c r="N8" s="72"/>
       <c r="O8" s="72"/>
-      <c r="P8" s="91" t="s">
+      <c r="P8" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="Q8" s="92"/>
-[...14 lines deleted...]
-      <c r="M9" s="102"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="90"/>
+    </row>
+    <row r="9" spans="1:18" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="99"/>
+      <c r="C9" s="100"/>
+      <c r="D9" s="100"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="100"/>
+      <c r="J9" s="100"/>
+      <c r="K9" s="100"/>
+      <c r="L9" s="100"/>
+      <c r="M9" s="100"/>
       <c r="N9" s="73"/>
       <c r="O9" s="73"/>
       <c r="P9" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="Q9" s="105"/>
-[...14 lines deleted...]
-      <c r="M10" s="104"/>
+      <c r="Q9" s="103"/>
+      <c r="R9" s="104"/>
+    </row>
+    <row r="10" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="101"/>
+      <c r="C10" s="102"/>
+      <c r="D10" s="102"/>
+      <c r="E10" s="102"/>
+      <c r="F10" s="102"/>
+      <c r="G10" s="102"/>
+      <c r="H10" s="102"/>
+      <c r="I10" s="102"/>
+      <c r="J10" s="102"/>
+      <c r="K10" s="102"/>
+      <c r="L10" s="102"/>
+      <c r="M10" s="102"/>
       <c r="N10" s="73"/>
       <c r="O10" s="73"/>
       <c r="P10" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="Q10" s="107"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:18" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="Q10" s="105"/>
+      <c r="R10" s="106"/>
+    </row>
+    <row r="11" spans="1:18" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="35">
         <v>1</v>
       </c>
       <c r="C11" s="36">
         <v>2</v>
       </c>
       <c r="D11" s="36">
         <v>3</v>
       </c>
       <c r="E11" s="36">
         <v>4</v>
       </c>
       <c r="F11" s="36">
         <v>5</v>
       </c>
       <c r="G11" s="36">
         <v>6</v>
       </c>
       <c r="H11" s="36">
         <v>7</v>
       </c>
       <c r="I11" s="36">
         <v>8</v>
       </c>
       <c r="J11" s="36">
@@ -2021,51 +2021,51 @@
       <c r="K11" s="36">
         <v>10</v>
       </c>
       <c r="L11" s="36">
         <v>11</v>
       </c>
       <c r="M11" s="40">
         <v>12</v>
       </c>
       <c r="N11" s="74">
         <v>13</v>
       </c>
       <c r="O11" s="74">
         <v>14</v>
       </c>
       <c r="P11" s="10">
         <v>15</v>
       </c>
       <c r="Q11" s="42">
         <v>16</v>
       </c>
       <c r="R11" s="50">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="3" customFormat="1" ht="68.25" thickBot="1">
+    <row r="12" spans="1:18" s="3" customFormat="1" ht="81.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="27" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="27" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="27" t="s">
         <v>20</v>
       </c>
       <c r="J12" s="27" t="s">
@@ -2074,1164 +2074,1188 @@
       <c r="K12" s="27" t="s">
         <v>22</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="41" t="s">
         <v>34</v>
       </c>
       <c r="N12" s="75" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="75" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="57" t="s">
         <v>11</v>
       </c>
       <c r="Q12" s="27" t="s">
         <v>12</v>
       </c>
       <c r="R12" s="51" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="13" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="61">
         <v>1</v>
       </c>
       <c r="C13" s="62"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="64"/>
       <c r="N13" s="76"/>
       <c r="O13" s="82"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="85"/>
     </row>
-    <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="14" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10">
         <v>2</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="42"/>
       <c r="N14" s="74"/>
       <c r="O14" s="83"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="50"/>
     </row>
-    <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="15" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="10">
         <v>3</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="42"/>
       <c r="N15" s="74"/>
       <c r="O15" s="83"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="50"/>
     </row>
-    <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="16" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10">
         <v>4</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="4"/>
       <c r="M16" s="42"/>
       <c r="N16" s="74"/>
       <c r="O16" s="83"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="50"/>
     </row>
-    <row r="17" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="17" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10">
         <v>5</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="42"/>
       <c r="N17" s="74"/>
       <c r="O17" s="83"/>
       <c r="P17" s="10"/>
       <c r="Q17" s="4"/>
       <c r="R17" s="50"/>
     </row>
-    <row r="18" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="18" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="10">
         <v>6</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="42"/>
       <c r="N18" s="74"/>
       <c r="O18" s="83"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="50"/>
     </row>
-    <row r="19" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="19" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="10">
         <v>7</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="42"/>
       <c r="N19" s="74"/>
       <c r="O19" s="83"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="50"/>
     </row>
-    <row r="20" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="20" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="42"/>
       <c r="N20" s="74"/>
       <c r="O20" s="83"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="50"/>
     </row>
-    <row r="21" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="21" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10">
         <v>9</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="42"/>
       <c r="N21" s="74"/>
       <c r="O21" s="83"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="50"/>
     </row>
-    <row r="22" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="22" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10">
         <v>10</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="42"/>
       <c r="N22" s="74"/>
       <c r="O22" s="83"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="50"/>
     </row>
-    <row r="23" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="23" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="10">
         <v>11</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="42"/>
       <c r="N23" s="74"/>
       <c r="O23" s="83"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="50"/>
     </row>
-    <row r="24" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="24" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="10">
         <v>12</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="42"/>
       <c r="N24" s="74"/>
       <c r="O24" s="83"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="50"/>
     </row>
-    <row r="25" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="25" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="10">
         <v>13</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="42"/>
       <c r="N25" s="74"/>
       <c r="O25" s="83"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="50"/>
     </row>
-    <row r="26" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="26" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="10">
         <v>14</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="42"/>
       <c r="N26" s="74"/>
       <c r="O26" s="83"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="50"/>
     </row>
-    <row r="27" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="27" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="10">
         <v>15</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="42"/>
       <c r="N27" s="74"/>
       <c r="O27" s="83"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="50"/>
     </row>
-    <row r="28" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="28" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="10">
         <v>16</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="42"/>
       <c r="N28" s="74"/>
       <c r="O28" s="83"/>
       <c r="P28" s="10"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="50"/>
     </row>
-    <row r="29" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="29" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="10">
         <v>17</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="42"/>
       <c r="N29" s="74"/>
       <c r="O29" s="83"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="50"/>
     </row>
-    <row r="30" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="30" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="10">
         <v>18</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="42"/>
       <c r="N30" s="74"/>
       <c r="O30" s="83"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="50"/>
     </row>
-    <row r="31" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="31" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="10">
         <v>19</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="42"/>
       <c r="N31" s="74"/>
       <c r="O31" s="83"/>
       <c r="P31" s="10"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="50"/>
     </row>
-    <row r="32" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="32" spans="2:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="10">
         <v>20</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="42"/>
       <c r="N32" s="74"/>
       <c r="O32" s="83"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="50"/>
     </row>
-    <row r="33" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="33" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="10">
         <v>21</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="42"/>
       <c r="N33" s="74"/>
       <c r="O33" s="83"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="50"/>
     </row>
-    <row r="34" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="34" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="10">
         <v>22</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="42"/>
       <c r="N34" s="74"/>
       <c r="O34" s="83"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="50"/>
     </row>
-    <row r="35" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="35" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="10">
         <v>23</v>
       </c>
       <c r="C35" s="5"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="42"/>
       <c r="N35" s="74"/>
       <c r="O35" s="83"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="50"/>
     </row>
-    <row r="36" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="36" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="10">
         <v>24</v>
       </c>
       <c r="C36" s="5"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="42"/>
       <c r="N36" s="74"/>
       <c r="O36" s="83"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="50"/>
     </row>
-    <row r="37" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="37" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="10">
         <v>25</v>
       </c>
       <c r="C37" s="5"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="42"/>
       <c r="N37" s="74"/>
       <c r="O37" s="83"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="50"/>
     </row>
-    <row r="38" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="38" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="10">
         <v>26</v>
       </c>
       <c r="C38" s="5"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="42"/>
       <c r="N38" s="74"/>
       <c r="O38" s="83"/>
       <c r="P38" s="10"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="50"/>
     </row>
-    <row r="39" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="39" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="10">
         <v>27</v>
       </c>
       <c r="C39" s="5"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="42"/>
       <c r="N39" s="74"/>
       <c r="O39" s="83"/>
       <c r="P39" s="10"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="50"/>
     </row>
-    <row r="40" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1">
+    <row r="40" spans="1:18" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="10">
         <v>28</v>
       </c>
       <c r="C40" s="5"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="42"/>
       <c r="N40" s="74"/>
       <c r="O40" s="83"/>
       <c r="P40" s="10"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="50"/>
     </row>
-    <row r="41" spans="1:18" ht="18" customHeight="1" thickBot="1">
+    <row r="41" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="58">
         <v>29</v>
       </c>
       <c r="C41" s="65"/>
       <c r="D41" s="59"/>
       <c r="E41" s="59"/>
       <c r="F41" s="59"/>
       <c r="G41" s="59"/>
       <c r="H41" s="59"/>
       <c r="I41" s="59"/>
       <c r="J41" s="59"/>
       <c r="K41" s="59"/>
       <c r="L41" s="59"/>
       <c r="M41" s="66"/>
       <c r="N41" s="77"/>
       <c r="O41" s="84"/>
       <c r="P41" s="58"/>
       <c r="Q41" s="59"/>
       <c r="R41" s="86"/>
     </row>
-    <row r="42" spans="1:18" ht="12" customHeight="1">
+    <row r="42" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="9"/>
       <c r="B42" s="12"/>
       <c r="C42" s="60"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="21"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="52"/>
       <c r="M42" s="52"/>
       <c r="N42" s="78"/>
       <c r="O42" s="78"/>
       <c r="Q42" s="11"/>
       <c r="R42" s="16"/>
     </row>
-    <row r="43" spans="1:18" ht="50.25" customHeight="1">
+    <row r="43" spans="1:18" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
-      <c r="C43" s="97" t="s">
+      <c r="C43" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="D43" s="98"/>
-[...8 lines deleted...]
-      <c r="M43" s="98"/>
+      <c r="D43" s="96"/>
+      <c r="E43" s="96"/>
+      <c r="F43" s="96"/>
+      <c r="G43" s="96"/>
+      <c r="H43" s="96"/>
+      <c r="I43" s="96"/>
+      <c r="J43" s="96"/>
+      <c r="K43" s="96"/>
+      <c r="L43" s="96"/>
+      <c r="M43" s="96"/>
       <c r="N43" s="67"/>
       <c r="O43" s="67"/>
       <c r="P43" s="14" t="s">
         <v>14</v>
       </c>
       <c r="R43" s="37"/>
     </row>
-    <row r="44" spans="1:18" ht="32.25" customHeight="1">
-      <c r="A44" s="94" t="s">
+    <row r="44" spans="1:18" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="91" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="17"/>
-      <c r="C44" s="95" t="s">
+      <c r="C44" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="D44" s="96"/>
-[...6 lines deleted...]
-      <c r="K44" s="96"/>
+      <c r="D44" s="93"/>
+      <c r="E44" s="93"/>
+      <c r="F44" s="93"/>
+      <c r="G44" s="93"/>
+      <c r="H44" s="93"/>
+      <c r="I44" s="93"/>
+      <c r="J44" s="93"/>
+      <c r="K44" s="93"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
       <c r="N44" s="79"/>
       <c r="O44" s="79"/>
       <c r="P44" s="14" t="s">
         <v>33</v>
       </c>
       <c r="R44" s="37"/>
     </row>
-    <row r="45" spans="1:18" ht="13.5" hidden="1" customHeight="1">
-      <c r="A45" s="94"/>
+    <row r="45" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="91"/>
       <c r="B45" s="17"/>
       <c r="C45" s="38"/>
       <c r="D45" s="53"/>
       <c r="E45" s="53"/>
       <c r="F45" s="53"/>
       <c r="G45" s="53"/>
       <c r="H45" s="53"/>
       <c r="I45" s="53"/>
       <c r="J45" s="53"/>
       <c r="K45" s="53"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="68"/>
       <c r="O45" s="68"/>
       <c r="Q45" s="52"/>
       <c r="R45" s="13"/>
     </row>
-    <row r="46" spans="1:18" ht="13.5" hidden="1" customHeight="1">
-      <c r="A46" s="94"/>
+    <row r="46" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="91"/>
       <c r="B46" s="17"/>
       <c r="C46" s="38"/>
       <c r="D46" s="53"/>
       <c r="E46" s="53"/>
       <c r="F46" s="53"/>
       <c r="G46" s="53"/>
       <c r="H46" s="53"/>
       <c r="I46" s="53"/>
       <c r="J46" s="53"/>
       <c r="K46" s="53"/>
-      <c r="L46" s="88"/>
-      <c r="M46" s="88"/>
+      <c r="L46" s="94"/>
+      <c r="M46" s="94"/>
       <c r="N46" s="68"/>
       <c r="O46" s="68"/>
       <c r="Q46" s="11"/>
       <c r="R46" s="16"/>
     </row>
-    <row r="47" spans="1:18" ht="13.5" hidden="1" customHeight="1">
-      <c r="A47" s="94"/>
+    <row r="47" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="91"/>
       <c r="B47" s="17"/>
       <c r="C47" s="38"/>
       <c r="D47" s="53"/>
       <c r="E47" s="53"/>
       <c r="F47" s="53"/>
       <c r="G47" s="53"/>
       <c r="H47" s="53"/>
       <c r="I47" s="53"/>
       <c r="J47" s="53"/>
       <c r="K47" s="53"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="68"/>
       <c r="O47" s="68"/>
       <c r="Q47" s="11"/>
       <c r="R47" s="16"/>
     </row>
-    <row r="48" spans="1:18" ht="13.5" hidden="1" customHeight="1">
-      <c r="A48" s="94"/>
+    <row r="48" spans="1:18" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="91"/>
       <c r="B48" s="17"/>
       <c r="C48" s="39"/>
       <c r="D48" s="54"/>
       <c r="E48" s="54"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="11"/>
       <c r="J48" s="11"/>
       <c r="K48" s="11"/>
       <c r="L48" s="11"/>
       <c r="M48" s="11"/>
       <c r="N48" s="79"/>
       <c r="O48" s="79"/>
       <c r="Q48" s="11"/>
       <c r="R48" s="16"/>
     </row>
-    <row r="49" spans="2:18" ht="14.25" thickBot="1">
+    <row r="49" spans="2:18" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B49" s="18"/>
       <c r="C49" s="43"/>
       <c r="D49" s="19"/>
       <c r="E49" s="19"/>
       <c r="F49" s="19"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="19"/>
       <c r="M49" s="19"/>
       <c r="N49" s="80"/>
       <c r="O49" s="80"/>
       <c r="P49" s="44"/>
       <c r="Q49" s="19"/>
       <c r="R49" s="20"/>
     </row>
-    <row r="50" spans="2:18" ht="15.75">
+    <row r="50" spans="2:18" ht="15.75" x14ac:dyDescent="0.3">
       <c r="C50" s="7"/>
       <c r="M50" s="8"/>
       <c r="N50" s="81"/>
       <c r="O50" s="81"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PLjyOz2rO4CgOKxnmkp8whaptoAPZcC7r6s9bSZhYDep8P0Klrho6TJADhsyXw2P5UvsEFCk/4rCg+DBPmc77Q==" saltValue="mS5rFC0mLKT8MMfsuxQnMg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ItHPov1FRH7XaTxvv2SdqxWVGcH3ltGgNhgRYxuOzPRdEQ8V0pChVvNjGb9m6kQwOiHXw4XTNpzp2SZW37CoQw==" saltValue="ekTM8nQPNGNJHlYAxPQ3Hw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0"/>
   <mergeCells count="14">
+    <mergeCell ref="D2:Q2"/>
+    <mergeCell ref="D3:M3"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="D5:Q5"/>
+    <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="P8:R8"/>
     <mergeCell ref="A44:A48"/>
     <mergeCell ref="C44:K44"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="C43:M43"/>
     <mergeCell ref="B8:M10"/>
     <mergeCell ref="Q9:R9"/>
     <mergeCell ref="Q10:R10"/>
-    <mergeCell ref="D2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="D6:F6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="8">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H13:H41" xr:uid="{6F6A9E05-FA52-4352-8152-906B181EAFD0}">
       <formula1>"бит, стопански"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:J41" xr:uid="{1E61131E-4CD9-4CB7-85CC-0880AEFCCAEA}">
       <formula1>"обща, отделна"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K13:K41" xr:uid="{720DBD94-7DCF-4D49-9F8D-D12832911B01}">
       <formula1>"за 72ч.проби, за постоянно"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L13:L41" xr:uid="{53A17870-3C23-4777-9D48-8DF4CC4615D0}">
       <formula1>"еднофазно 230V, трифазно 400V, средно напрежение"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M13:M40" xr:uid="{72EE054C-F658-4B83-B99C-7880769BCA36}">
       <formula1>"1, 2, 3"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I13:I41" xr:uid="{05F09BCC-457F-41EE-8D3D-956AB6E89560}">
       <formula1>"включено, изключено"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R13:R41" xr:uid="{5BAF98D2-2C29-44FD-81ED-3BF3786783BE}">
       <formula1>"FR1,FR3,MDE,FA,FI"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q10:R10" xr:uid="{C509C44E-B8B1-4D89-AB03-9E957C21E4B3}">
       <formula1>"NR 11 Пловдив - Асеновград, NR 15 Пловдив Северозапад, NR 17 Смолян, NR 21 Кърджали, NR 24 Пазарджик, NR 30 Хасково, NR 36 Бургас юг, NR 38 Бургас север, NR 39 Стара Загора, NR 42 Карлово - Казанлък, NR 44 Сливен, NR 46 Ямбол"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.27559055118110237" footer="0"/>
-  <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Bold"Електроразпределение Юг ЕА&amp;"Arial,Regular"               ул. Христо Г. Данов 37  
 ЕИК 115552190                                         4000 Пловдив, България                    
 &amp;CСвържете се с нас: info@elyug.bg
 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA6A1BCC-0A84-42A4-95E1-830AD9DA691B}">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="41.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.5" thickBot="1">
+    <row r="1" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="46" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="46" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="46" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="13.5" thickBot="1">
+    <row r="2" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="47">
         <v>11</v>
       </c>
       <c r="B2" s="48" t="s">
         <v>74</v>
       </c>
       <c r="C2" s="48" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="48" t="s">
         <v>41</v>
       </c>
       <c r="E2" t="str">
         <f>C2&amp;" "&amp;B2</f>
         <v>NR 11 Пловдив - Асеновград</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="13.5" thickBot="1">
+    <row r="3" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="47">
         <v>15</v>
       </c>
       <c r="B3" s="48" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>44</v>
       </c>
       <c r="E3" t="str">
         <f t="shared" ref="E3:E13" si="0">C3&amp;" "&amp;B3</f>
         <v>NR 15 Пловдив Северозапад</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="13.5" thickBot="1">
+    <row r="4" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="47">
         <v>17</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="48" t="s">
         <v>46</v>
       </c>
       <c r="D4" s="48" t="s">
         <v>47</v>
       </c>
       <c r="E4" t="str">
         <f t="shared" si="0"/>
         <v>NR 17 Смолян</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="13.5" thickBot="1">
+    <row r="5" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="47">
         <v>21</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="str">
         <f t="shared" si="0"/>
         <v>NR 21 Кърджали</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="13.5" thickBot="1">
+    <row r="6" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="47">
         <v>24</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="str">
         <f t="shared" si="0"/>
         <v>NR 24 Пазарджик</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="13.5" thickBot="1">
+    <row r="7" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="47">
         <v>30</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="48" t="s">
         <v>55</v>
       </c>
       <c r="D7" s="48" t="s">
         <v>56</v>
       </c>
       <c r="E7" t="str">
         <f t="shared" si="0"/>
         <v>NR 30 Хасково</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="13.5" thickBot="1">
+    <row r="8" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47">
         <v>36</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="48" t="s">
         <v>58</v>
       </c>
       <c r="D8" s="48" t="s">
         <v>59</v>
       </c>
       <c r="E8" t="str">
         <f t="shared" si="0"/>
         <v>NR 36 Бургас юг</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="13.5" thickBot="1">
+    <row r="9" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="47">
         <v>38</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="48" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="48" t="s">
         <v>62</v>
       </c>
       <c r="E9" t="str">
         <f t="shared" si="0"/>
         <v>NR 38 Бургас север</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="13.5" thickBot="1">
+    <row r="10" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="47">
         <v>39</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>65</v>
       </c>
       <c r="E10" t="str">
         <f t="shared" si="0"/>
         <v>NR 39 Стара Загора</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="13.5" thickBot="1">
+    <row r="11" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="47">
         <v>42</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="48" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="str">
         <f t="shared" si="0"/>
         <v>NR 42 Карлово - Казанлък</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="13.5" thickBot="1">
+    <row r="12" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47">
         <v>44</v>
       </c>
       <c r="B12" s="48" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>69</v>
       </c>
       <c r="D12" s="48" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="str">
         <f t="shared" si="0"/>
         <v>NR 44 Сливен</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="13.5" thickBot="1">
+    <row r="13" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47">
         <v>46</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>73</v>
       </c>
       <c r="E13" t="str">
         <f t="shared" si="0"/>
         <v>NR 46 Ямбол</v>
       </c>
     </row>
-    <row r="17" spans="4:4">
+    <row r="17" spans="4:4" x14ac:dyDescent="0.2">
       <c r="D17" t="str">
         <f>_xlfn.TEXTJOIN("; ",TRUE,E2:E13)</f>
         <v>NR 11 Пловдив - Асеновград; NR 15 Пловдив Северозапад; NR 17 Смолян; NR 21 Кърджали; NR 24 Пазарджик; NR 30 Хасково; NR 36 Бургас юг; NR 38 Бургас север; NR 39 Стара Загора; NR 42 Карлово - Казанлък; NR 44 Сливен; NR 46 Ямбол</v>
       </c>
     </row>
-    <row r="18" spans="4:4">
+    <row r="18" spans="4:4" x14ac:dyDescent="0.2">
       <c r="D18" s="49" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x0414__x0440__x0443__x0436__x0435__x0441__x0442__x0432__x043e_ xmlns="0bfa5fa5-a36f-458c-bb42-d1aaff973de5">EP</_x0414__x0440__x0443__x0436__x0435__x0441__x0442__x0432__x043e_>
+    <_x0417__x0430__x0433__x043b__x0430__x0432__x0438__x0435_ xmlns="0bfa5fa5-a36f-458c-bb42-d1aaff973de5">Списък на обектите на купувача</_x0417__x0430__x0433__x043b__x0430__x0432__x0438__x0435_>
+    <Order0 xmlns="0bfa5fa5-a36f-458c-bb42-d1aaff973de5" xsi:nil="true"/>
+    <_x0414__x043e__x043f__x044a__x043b__x043d__x0438__x0442__x0435__x043b__x043d__x0430__x0020__x0438__x043d__x0444__x043e__x0440__x043c__x0430__x0446__x0438__x044f_ xmlns="0bfa5fa5-a36f-458c-bb42-d1aaff973de5">публикуван в интернет</_x0414__x043e__x043f__x044a__x043b__x043d__x0438__x0442__x0435__x043b__x043d__x0430__x0020__x0438__x043d__x0444__x043e__x0440__x043c__x0430__x0446__x0438__x044f_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100C308D9326F3E6D438D75318341923CFC" ma:contentTypeVersion="7" ma:contentTypeDescription="Създаване на нов документ" ma:contentTypeScope="" ma:versionID="622fb33937f837984ad795a7e10ea3fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0bfa5fa5-a36f-458c-bb42-d1aaff973de5" xmlns:ns3="c0124f6d-dad5-4a34-9141-9e26d6dc4558" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3152e547ee638e81b6aac2e13af1981d" ns2:_="" ns3:_="">
     <xsd:import namespace="0bfa5fa5-a36f-458c-bb42-d1aaff973de5"/>
     <xsd:import namespace="c0124f6d-dad5-4a34-9141-9e26d6dc4558"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_x0414__x043e__x043f__x044a__x043b__x043d__x0438__x0442__x0435__x043b__x043d__x0430__x0020__x0438__x043d__x0444__x043e__x0440__x043c__x0430__x0446__x0438__x044f_" minOccurs="0"/>
                 <xsd:element ref="ns2:Order0" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0417__x0430__x0433__x043b__x0430__x0432__x0438__x0435_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0414__x0440__x0443__x0436__x0435__x0441__x0442__x0432__x043e_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0bfa5fa5-a36f-458c-bb42-d1aaff973de5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -3362,122 +3386,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8173B9D6-7B4E-4A3A-8CEC-DB7C18E1B4B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="c0124f6d-dad5-4a34-9141-9e26d6dc4558"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0bfa5fa5-a36f-458c-bb42-d1aaff973de5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E70C1D8-4D15-4249-B184-8C2D30654940}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE020B5-5BD1-4F66-A7C9-B7C2B16CEE09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B80F0875-38D6-495E-828F-E0E5017B1583}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0bfa5fa5-a36f-458c-bb42-d1aaff973de5"/>
     <ds:schemaRef ds:uri="c0124f6d-dad5-4a34-9141-9e26d6dc4558"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...31 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>